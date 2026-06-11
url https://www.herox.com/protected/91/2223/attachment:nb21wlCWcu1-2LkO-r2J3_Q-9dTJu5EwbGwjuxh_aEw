--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -21,980 +21,980 @@
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17E6886E" w14:textId="2B3C9CD3" w:rsidR="00DF529F" w:rsidRDefault="00A73669" w:rsidP="00D70DD9">
+    <w:p w:rsidR="00DF529F" w:rsidP="00D70DD9" w:rsidRDefault="00A73669" w14:paraId="17E6886E" w14:textId="2B3C9CD3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Digitizing Utilities Prize </w:t>
       </w:r>
       <w:r w:rsidR="0030466F">
         <w:t xml:space="preserve">Round </w:t>
       </w:r>
       <w:r w:rsidR="00DE08A7">
         <w:t>3:</w:t>
       </w:r>
       <w:r w:rsidR="0030466F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C23661">
         <w:t xml:space="preserve">Progress Phase </w:t>
       </w:r>
       <w:r w:rsidR="009668D3">
         <w:t xml:space="preserve">Cover Page &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00AC3035">
         <w:t>Narrative Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5AC764" w14:textId="7C30FE28" w:rsidR="000F714A" w:rsidRPr="00AC3035" w:rsidRDefault="00063318" w:rsidP="000F714A">
+    <w:p w:rsidRPr="00AC3035" w:rsidR="000F714A" w:rsidP="000F714A" w:rsidRDefault="00063318" w14:paraId="7C5AC764" w14:textId="7C30FE28">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC3035">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>To assist teams, DOE is providing an elective template to illustrate the types of information needed to evaluate whether teams meet</w:t>
       </w:r>
       <w:r w:rsidR="0014060E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the scoring criteria</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3035">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Teams are not required to use this template and may submit using any form or format of their choosing. All submissions should address the substantive measures outlined in the template and described in th</w:t>
       </w:r>
       <w:r w:rsidR="0014060E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e official rules</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3035">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86C192" w14:textId="2E8E30FD" w:rsidR="009D2693" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="3A86C192" w14:textId="2E8E30FD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Cover Page</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582DE6E1" w14:textId="3F4E5103" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="582DE6E1" w14:textId="3F4E5103">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:t>Team Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FF2A24" w14:textId="7FEBF04C" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="73FF2A24" w14:textId="7FEBF04C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{Enter your team’s name here}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2D1E73" w14:textId="77777777" w:rsidR="00AC7747" w:rsidRPr="00C92139" w:rsidRDefault="00AC7747" w:rsidP="00AC7747">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00AC7747" w:rsidP="00AC7747" w:rsidRDefault="00AC7747" w14:paraId="2A2D1E73" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Submission</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92139">
         <w:t xml:space="preserve"> Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF5F5B3" w14:textId="14D96A8A" w:rsidR="00AC7747" w:rsidRPr="00C92139" w:rsidRDefault="00AC7747" w:rsidP="00AC7747">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00AC7747" w:rsidP="00AC7747" w:rsidRDefault="00AC7747" w14:paraId="1FF5F5B3" w14:textId="14D96A8A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">{Enter the name of your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entry</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/submission here}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3D9204" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="3D3D9204" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:t>Short Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1780E3" w14:textId="61D6757D" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="7E1780E3" w14:textId="61D6757D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{Provide a short description (3-5 sentences) about your innovation}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041B0EA2" w14:textId="2C214ED1" w:rsidR="009473AF" w:rsidRPr="00C92139" w:rsidRDefault="009473AF" w:rsidP="009473AF">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009473AF" w:rsidP="009473AF" w:rsidRDefault="009473AF" w14:paraId="041B0EA2" w14:textId="2C214ED1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Link to your Online Public Video</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0D21DD" w14:textId="047239FF" w:rsidR="009473AF" w:rsidRPr="00C92139" w:rsidRDefault="009473AF" w:rsidP="009473AF">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009473AF" w:rsidP="009473AF" w:rsidRDefault="009473AF" w14:paraId="1D0D21DD" w14:textId="047239FF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidR="00DF6759">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidR="000D08C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a link to your </w:t>
       </w:r>
-      <w:r w:rsidR="000D08C2" w:rsidRPr="000D08C2">
+      <w:r w:rsidRPr="000D08C2" w:rsidR="000D08C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>publicly accessible video online (e.g., YouTube, Vimeo</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000D08C2" w:rsidRPr="000D08C2">
+      <w:r w:rsidRPr="000D08C2" w:rsidR="000D08C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0DAB0F8B" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="002C1C43" w:rsidRDefault="009D2693" w:rsidP="002C1C43">
+    <w:p w:rsidRPr="002C1C43" w:rsidR="009D2693" w:rsidP="002C1C43" w:rsidRDefault="009D2693" w14:paraId="0DAB0F8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002C1C43">
         <w:t>Key Project Members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767FFB6B" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="767FFB6B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D2693" w:rsidRPr="00C92139" w14:paraId="0EC9BAF7" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidTr="0004098C" w14:paraId="0EC9BAF7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26DD335B" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="26DD335B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Team Captain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F07EABA" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="0F07EABA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Captain Name}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DC48BAE" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="3DC48BAE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Captain Email}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="382F6F33" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="382F6F33" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Captain Professional Online Profile}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D2693" w:rsidRPr="00C92139" w14:paraId="3CF47FC9" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidTr="0004098C" w14:paraId="3CF47FC9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C165B7D" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="6C165B7D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Team Member #1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30C0A85F" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="30C0A85F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #1 Name}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A0815F5" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="6A0815F5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #1 Email}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533F42DA" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="533F42DA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #1 Professional Online Profile}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D2693" w:rsidRPr="00C92139" w14:paraId="4E228924" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidTr="0004098C" w14:paraId="4E228924" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD70CA7" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="0AD70CA7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Team Member #2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="770D12D8" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="770D12D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #2 Name}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B98E0CE" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="4B98E0CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #2 Email}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F50DE3" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="42F50DE3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #2 Professional Online Profile}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D2693" w:rsidRPr="00C92139" w14:paraId="4C03EAE6" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidTr="0004098C" w14:paraId="4C03EAE6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF41574" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="1DF41574" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Team Member #3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37E7C1C8" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="37E7C1C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #3 Name}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5101E9CD" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="5101E9CD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #3 Email}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="517336A3" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="517336A3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #3 Professional Online Profile}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D2693" w:rsidRPr="00C92139" w14:paraId="65D9ADAA" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidTr="0004098C" w14:paraId="65D9ADAA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5751AB" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="4D5751AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Team Member #4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29E4FE57" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="29E4FE57" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #4 Name}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50FE14B0" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="50FE14B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #4 Email}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E6C8FE9" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="3E6C8FE9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Team Member #4 Professional Online Profile}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AE852A8" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="6AE852A8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C65A59" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="03C65A59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B84CDA3" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="6B84CDA3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60D1E717" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="009D2693">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="009D2693" w:rsidRDefault="009D2693" w14:paraId="60D1E717" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F9B4760" w14:textId="26FE5AF6" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="00AC7747" w:rsidP="00AC7747">
+    <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="00AC7747" w:rsidRDefault="00AC7747" w14:paraId="6F9B4760" w14:textId="26FE5AF6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Other</w:t>
       </w:r>
-      <w:r w:rsidR="009D2693" w:rsidRPr="00C92139">
+      <w:r w:rsidRPr="00C92139" w:rsidR="009D2693">
         <w:t xml:space="preserve"> Project Partner</w:t>
       </w:r>
       <w:r>
         <w:t>s (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D2693" w:rsidRPr="00C92139" w14:paraId="7F73DA7D" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidTr="0004098C" w14:paraId="7F73DA7D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="330E2EE7" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="330E2EE7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Additional Project Partner #1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="422A25AA" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="422A25AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Additional Project Partner #1 Name}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F3CB1D" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="65F3CB1D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Additional Project Partner #1 Organization}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C40800" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="54C40800" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Additional Project Partner #1 Email}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D2693" w:rsidRPr="00C92139" w14:paraId="43BA9978" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidTr="0004098C" w14:paraId="43BA9978" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A91DC3B" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="1A91DC3B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Additional Project Partner #2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68BA8FC9" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="68BA8FC9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Additional Project Partner #2 Name}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="582AEF61" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="582AEF61" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Additional Project Partner #2 Organization}</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="022E4285" w14:textId="77777777" w:rsidR="009D2693" w:rsidRPr="00C92139" w:rsidRDefault="009D2693" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00C92139" w:rsidR="009D2693" w:rsidP="0004098C" w:rsidRDefault="009D2693" w14:paraId="022E4285" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92139">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>{Additional Project Partner #2 Email}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="120BCA81" w14:textId="77777777" w:rsidR="00AC7747" w:rsidRPr="00AC7747" w:rsidRDefault="00AC7747" w:rsidP="002C1C43">
+    <w:p w:rsidRPr="00AC7747" w:rsidR="00AC7747" w:rsidP="002C1C43" w:rsidRDefault="00AC7747" w14:paraId="120BCA81" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54ED3671" w14:textId="77777777" w:rsidR="00AC7747" w:rsidRPr="00C92139" w:rsidRDefault="00AC7747" w:rsidP="00AC7747">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00AC7747" w:rsidP="00AC7747" w:rsidRDefault="00AC7747" w14:paraId="54ED3671" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Team Location</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C59E15" w14:textId="3F773346" w:rsidR="009D2693" w:rsidRPr="00AC7747" w:rsidRDefault="00AC7747" w:rsidP="00AC7747">
+    <w:p w:rsidRPr="00AC7747" w:rsidR="009D2693" w:rsidP="00AC7747" w:rsidRDefault="00AC7747" w14:paraId="33C59E15" w14:textId="3F773346">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{Teams must provide their city, state and a nine-digit zip code for their team, such as the team/company headquarters. If a team is composed of individuals across the U.S., teams should provide the team captain’s city, state, and nine-digit zip code.}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0CB4EF" w14:textId="37DCFC3E" w:rsidR="00EA79C0" w:rsidRDefault="00EA79C0" w:rsidP="00AC7747">
+    <w:p w:rsidR="00EA79C0" w:rsidP="00AC7747" w:rsidRDefault="00EA79C0" w14:paraId="4E0CB4EF" w14:textId="37DCFC3E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:t>Narrative</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5886104F" w14:textId="613CF9DE" w:rsidR="00EA79C0" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="5886104F" w14:textId="613CF9DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">You should answer each of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -1074,2019 +1074,2556 @@
         <w:t xml:space="preserve">00 words, not including captions, figures/graphs, or references. A word count must be included at the end of your submission. You may also include up to five </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>supporting</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> images, figures, or graphs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2C9E96" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00D76F1D" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00D76F1D" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="2A2C9E96" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CCCABF3" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00BD0BF6" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00BD0BF6" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="0CCCABF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:rPr>
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD0BF6">
         <w:rPr>
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Answer each of the following questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22ED3962" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00BD0BF6" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00BD0BF6" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="22ED3962" w14:textId="0B3EF5CD">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="130ECC8A" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">problem are you trying to solve? </w:t>
+      <w:r w:rsidRPr="130ECC8A" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">problem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="130ECC8A" w:rsidR="309BB9F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="130ECC8A" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">re you trying to solve? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BF2F9C" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00BD0BF6" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="2F3E0A51" w:rsidP="130ECC8A" w:rsidRDefault="2F3E0A51" w14:paraId="24EEEB76" w14:textId="05C7585A">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t>y is your team qualified to solve the identified problem?</w:t>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="130ECC8A" w:rsidR="2F3E0A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Did you achieve the goals identified in the Plan phase?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E922055" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00BD0BF6" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="2F3E0A51" w:rsidP="130ECC8A" w:rsidRDefault="2F3E0A51" w14:paraId="3C13275A" w14:textId="11A8E33A">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">hat is your solution to the problem? </w:t>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="130ECC8A" w:rsidR="2F3E0A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What benefits were provided to the team’s energy sector partner?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EF1A3F" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="2F3E0A51" w:rsidP="130ECC8A" w:rsidRDefault="2F3E0A51" w14:paraId="28EF90F4" w14:textId="133C7444">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">What are you aiming to achieve during the Progress phase? </w:t>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="130ECC8A" w:rsidR="2F3E0A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How was your solution tested and validated?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCECAA9" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00BD0BF6" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="2F3E0A51" w:rsidP="130ECC8A" w:rsidRDefault="2F3E0A51" w14:paraId="418BD4F5" w14:noSpellErr="1" w14:textId="6F19BEF3">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">How will you implement your solution to the problem? </w:t>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B47B265" w:rsidR="2F3E0A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What will be the impact of your solution moving forward?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0141A531" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="0141A531" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E6AFC93" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="4E6AFC93" w14:textId="48F24CB0">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:rPr>
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For convenience, these questions are provided </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">below </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C92139">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">along with suggested content and corresponding judging statements to help guide your responses. You decide where to focus your answers. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1BA7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ompetitors should not include any of the following in their submissions: (1) critical infrastructure information (CII), (2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="452D426E">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specifically </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="6AF0AE99">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cybersecurity vulnerabilities, (3) actual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="7DE28D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">non-public </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datasets, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>regardless</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book"/>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> provided internally or from your energy sector partner.</w:t>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="50918CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="03BE9C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whether</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided internally or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="474AED5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>your energy sector partner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796880F2" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="796880F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3927BEA6" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="3927BEA6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4682"/>
         <w:gridCol w:w="5038"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA79C0" w:rsidRPr="00F20A8B" w14:paraId="7DAF7529" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00F20A8B" w:rsidR="00EA79C0" w:rsidTr="11FD015E" w14:paraId="7DAF7529" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5EEFB"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C9AE29" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00F20A8B" w:rsidRDefault="00EA79C0" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00F20A8B" w:rsidR="00EA79C0" w:rsidP="0004098C" w:rsidRDefault="00EA79C0" w14:paraId="44C9AE29" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>Problem Overview</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="082B3C28" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00F20A8B" w:rsidRDefault="00EA79C0" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00F20A8B" w:rsidR="00EA79C0" w:rsidP="0004098C" w:rsidRDefault="00EA79C0" w14:paraId="082B3C28" w14:textId="374F58D6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F20A8B">
+            <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Question </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
-              <w:t>1: What problem are you trying to solve?</w:t>
+              <w:t xml:space="preserve">1: What problem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="11FD015E" w:rsidR="517970A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="2F5496"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
+            <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="2F5496"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+              <w:t>re you trying to solve?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00190F6A" w:rsidRPr="00F20A8B" w14:paraId="5BD16437" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00F20A8B" w:rsidR="00190F6A" w:rsidTr="11FD015E" w14:paraId="5BD16437" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4682" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4A1E4819" w14:textId="77777777" w:rsidR="00190F6A" w:rsidRPr="00190F6A" w:rsidRDefault="00190F6A" w:rsidP="00190F6A">
+          <w:p w:rsidRPr="00190F6A" w:rsidR="00190F6A" w:rsidP="00190F6A" w:rsidRDefault="00190F6A" w14:paraId="4A1E4819" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190F6A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suggested content competitor provides:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06C0CA11" w14:textId="77777777" w:rsidR="00190F6A" w:rsidRPr="00190F6A" w:rsidRDefault="00190F6A" w:rsidP="00190F6A">
+          <w:p w:rsidRPr="00190F6A" w:rsidR="00190F6A" w:rsidP="00190F6A" w:rsidRDefault="00190F6A" w14:paraId="06C0CA11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the challenge and how it was impacting your energy sector partner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D149FA1" w14:textId="77777777" w:rsidR="00190F6A" w:rsidRPr="00190F6A" w:rsidRDefault="00190F6A" w:rsidP="00190F6A">
+          <w:p w:rsidRPr="00190F6A" w:rsidR="00190F6A" w:rsidP="00190F6A" w:rsidRDefault="00190F6A" w14:paraId="2D149FA1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190F6A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the problem’s broader impact on the industry.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="538549B6" w14:textId="0B3CB8D6" w:rsidR="00190F6A" w:rsidRPr="00190F6A" w:rsidRDefault="00190F6A" w:rsidP="00190F6A">
+          <w:p w:rsidRPr="00190F6A" w:rsidR="00190F6A" w:rsidP="00190F6A" w:rsidRDefault="00190F6A" w14:paraId="538549B6" w14:textId="0B3CB8D6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe what you have learned about the problem during the Progress phase</w:t>
             </w:r>
             <w:r w:rsidRPr="00190F6A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5038" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0D776664" w14:textId="77777777" w:rsidR="00190F6A" w:rsidRPr="00190F6A" w:rsidRDefault="00190F6A" w:rsidP="00190F6A">
+          <w:p w:rsidRPr="00190F6A" w:rsidR="00190F6A" w:rsidP="00190F6A" w:rsidRDefault="00190F6A" w14:paraId="0D776664" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190F6A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A single score on a scale of 0–6 is provided taking the following statements into consideration:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="389FC213" w14:textId="77777777" w:rsidR="00190F6A" w:rsidRPr="00190F6A" w:rsidRDefault="00190F6A" w:rsidP="00190F6A">
+          <w:p w:rsidRPr="00190F6A" w:rsidR="00190F6A" w:rsidP="00190F6A" w:rsidRDefault="00190F6A" w14:paraId="389FC213" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team understands their energy sector partner’s problem and its broader context in the industry.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61963DE5" w14:textId="63E53222" w:rsidR="00190F6A" w:rsidRPr="00190F6A" w:rsidRDefault="00190F6A" w:rsidP="00190F6A">
+          <w:p w:rsidRPr="00190F6A" w:rsidR="00190F6A" w:rsidP="00190F6A" w:rsidRDefault="00190F6A" w14:paraId="61963DE5" w14:textId="63E53222">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team addresses an impactful problem the energy sector partner is facing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0AFE6CA6" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="0AFE6CA6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D9AC789" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="5D9AC789" w14:textId="147A0CF3">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C92139">
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Response to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Question 1: What Problem are you Trying to Solve?</w:t>
+        <w:t xml:space="preserve"> Question 1: What </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="0B8629BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roblem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="09FD9CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">re you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="7FC509CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rying to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="20BDBE93">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>olve?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E5CB8F" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="15E5CB8F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BBED8EF" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="2BBED8EF" w14:textId="77777777">
       <w:r w:rsidRPr="00C92139">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9400" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4682"/>
         <w:gridCol w:w="4718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA79C0" w:rsidRPr="00F20A8B" w14:paraId="1C447174" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00F20A8B" w:rsidR="00EA79C0" w:rsidTr="0004098C" w14:paraId="1C447174" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5EEFB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53951434" w14:textId="71CABEA0" w:rsidR="00EA79C0" w:rsidRPr="00F20A8B" w:rsidRDefault="00465F06" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00F20A8B" w:rsidR="00EA79C0" w:rsidP="0004098C" w:rsidRDefault="00465F06" w14:paraId="53951434" w14:textId="71CABEA0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Solution Implementation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1934DE64" w14:textId="6161A48C" w:rsidR="00EA79C0" w:rsidRPr="00F20A8B" w:rsidRDefault="00EA79C0" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00F20A8B" w:rsidR="00EA79C0" w:rsidP="0004098C" w:rsidRDefault="00EA79C0" w14:paraId="1934DE64" w14:textId="6161A48C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20A8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Question 2: </w:t>
             </w:r>
             <w:r w:rsidR="00465F06">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>Did you achieve the goals identified in the Plan phase?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5045D" w:rsidRPr="00F20A8B" w14:paraId="4E961C3F" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="00F20A8B" w:rsidR="00D5045D" w:rsidTr="0004098C" w14:paraId="4E961C3F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3E1261" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="4D3E1261" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suggested content competitor provides:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6153ED60" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="6153ED60" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide a brief description of your solution, the tasks you outlined during the Plan phase, and whether you achieved each of the goals identified.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BC6696B" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="6BC6696B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe key activities and milestones completed during the Progress phase.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35C71D24" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="35C71D24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the interactions you had with your energy sector partner during the Progress phase.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32B5BDE1" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="32B5BDE1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide an explanation of whether and why you had to deviate from your original plan in the Plan phase.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01422560" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="01422560" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="0"/>
             <w:commentRangeStart w:id="1"/>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the datasets used in your solution.</w:t>
             </w:r>
             <w:commentRangeEnd w:id="0"/>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:commentReference w:id="0"/>
             </w:r>
             <w:commentRangeEnd w:id="1"/>
-            <w:r w:rsidRPr="00D5045D">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:commentReference w:id="1"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076C2C40" w14:textId="61A09609" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="076C2C40" w14:textId="61A09609">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the challenges you faced and how you overcame them.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5232C4" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="6E5232C4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A single score on a scale of 0–6 is provided, taking the following statements into consideration:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F81D41A" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="7F81D41A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team demonstrates measurable and convincing progress made toward implementing the solution.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01351C41" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="01351C41" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Activities and milestones accomplished were directly related to the implementation plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A8D6FF9" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="3A8D6FF9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team reasonably followed the plan from the Plan phase, and any deviations from the plan were well-justified.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EBB81F6" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="1EBB81F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>datasets</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> used were relevant to the problem and solution.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C2F123D" w14:textId="3FB50632" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="5C2F123D" w14:textId="3FB50632">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team worked closely with their energy sector partner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A11F94E" w14:textId="14DB9065" w:rsidR="00D5045D" w:rsidRPr="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="00D5045D">
+          <w:p w:rsidRPr="00D5045D" w:rsidR="00D5045D" w:rsidP="00D5045D" w:rsidRDefault="00D5045D" w14:paraId="6A11F94E" w14:textId="14DB9065">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5045D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team achieved their goals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FC680D7" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="6FC680D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D499DC9" w14:textId="48BB6D46" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="2D499DC9" w14:textId="24584DD6">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C92139">
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Response to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C92139">
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>uestion 2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00FB7BB3">
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Did you Achieve the Goals Identified in the Plan Phase?</w:t>
+        <w:t xml:space="preserve">Did you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="1AD79810">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chieve the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="3C68D6E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="4766D988">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dentified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="6FF38937">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="40846F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>hase?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C36EE39" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="7C36EE39" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4682"/>
         <w:gridCol w:w="4948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA79C0" w:rsidRPr="00602A61" w14:paraId="34EE0FC6" w14:textId="77777777" w:rsidTr="00B85E5C">
+      <w:tr w:rsidRPr="00602A61" w:rsidR="00EA79C0" w:rsidTr="00B85E5C" w14:paraId="34EE0FC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5EEFB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625E087A" w14:textId="1BA26A88" w:rsidR="00EA79C0" w:rsidRPr="0030482A" w:rsidRDefault="00EA79C0" w:rsidP="0004098C">
+          <w:p w:rsidRPr="0030482A" w:rsidR="00EA79C0" w:rsidP="0004098C" w:rsidRDefault="00EA79C0" w14:paraId="625E087A" w14:textId="1BA26A88">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Libre Franklin" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00602A61">
               <w:rPr>
-                <w:rFonts w:ascii="ZWAdobeF" w:eastAsia="Libre Franklin" w:hAnsi="ZWAdobeF" w:cs="ZWAdobeF"/>
+                <w:rFonts w:ascii="ZWAdobeF" w:hAnsi="ZWAdobeF" w:eastAsia="Libre Franklin" w:cs="ZWAdobeF"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>Solution</w:t>
             </w:r>
             <w:r w:rsidR="00FB7BB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Impact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C780F41" w14:textId="0DC499CB" w:rsidR="00EA79C0" w:rsidRPr="00602A61" w:rsidRDefault="00EA79C0" w:rsidP="0004098C">
+          <w:p w:rsidRPr="00602A61" w:rsidR="00EA79C0" w:rsidP="0004098C" w:rsidRDefault="00EA79C0" w14:paraId="4C780F41" w14:textId="0DC499CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00602A61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>Question 3: Wh</w:t>
             </w:r>
             <w:r w:rsidR="00FB7BB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>at benefits were provided to the team’s energy sector partner?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB7BB3" w:rsidRPr="00602A61" w14:paraId="00F5944C" w14:textId="77777777" w:rsidTr="00B85E5C">
+      <w:tr w:rsidRPr="00602A61" w:rsidR="00FB7BB3" w:rsidTr="00B85E5C" w14:paraId="00F5944C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72C4E721" w14:textId="77777777" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="72C4E721" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suggested content competitor provides:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B3FE41A" w14:textId="77777777" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="7B3FE41A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe what you delivered to your energy sector partner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B00BB39" w14:textId="77777777" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="7B00BB39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe any feedback you received from your energy sector partner when you delivered your solution.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E2DF0AF" w14:textId="5C5D1BCF" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="6E2DF0AF" w14:textId="5C5D1BCF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the benefits your solution provided by using the metrics identified in the Plan phase.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00A8F307" w14:textId="737761AE" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="00A8F307" w14:textId="737761AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe how your solution solved your energy sector partner’s problem. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7075B8DF" w14:textId="77777777" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="7075B8DF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A single score on a scale of 0–6 is provided taking the following statements into consideration:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B08EB2" w14:textId="77777777" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="11B08EB2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team delivered a solution to their energy sector partner that met their needs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04CC75F2" w14:textId="77777777" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="04CC75F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team integrated feedback from their partner to increase the value of the solution.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FA7B3BA" w14:textId="56DA03B1" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="5FA7B3BA" w14:textId="56DA03B1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The benefits of the solution are clear and measurable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CD2E059" w14:textId="3FA6C9ED" w:rsidR="00FB7BB3" w:rsidRPr="00B85E5C" w:rsidRDefault="00FB7BB3" w:rsidP="00FB7BB3">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00FB7BB3" w:rsidP="00FB7BB3" w:rsidRDefault="00FB7BB3" w14:paraId="3CD2E059" w14:textId="3FA6C9ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team effectively addressed their energy sector partner’s problem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6846D28B" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="6846D28B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0007FB6A" w14:textId="350A4F4A" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="0007FB6A" w14:textId="67B2A9AF">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Response to Question 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: What </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="23D2A197">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enefits were </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB14C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rovided to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="040C98AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eam’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="0B7D2914">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nergy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="37680DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ector </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="0A6DD2F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00FB7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>artner?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="4D44B313" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
-          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-[...28 lines deleted...]
-        <w:t>Benefits were Provided to the Team’s Energy Sector Partner?</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D44B313" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
-[...15 lines deleted...]
-    <w:p w14:paraId="5F96C821" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="5F96C821" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9400" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA79C0" w:rsidRPr="007438BF" w14:paraId="5420BB58" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="007438BF" w:rsidR="00EA79C0" w:rsidTr="0004098C" w14:paraId="5420BB58" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5EEFB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36887481" w14:textId="4BE3FF91" w:rsidR="00EA79C0" w:rsidRPr="007438BF" w:rsidRDefault="00B85E5C" w:rsidP="0004098C">
+          <w:p w:rsidRPr="007438BF" w:rsidR="00EA79C0" w:rsidP="0004098C" w:rsidRDefault="00B85E5C" w14:paraId="36887481" w14:textId="4BE3FF91">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>Solution Validation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BEA3C86" w14:textId="0CB40D5D" w:rsidR="00EA79C0" w:rsidRPr="007438BF" w:rsidRDefault="00EA79C0" w:rsidP="0004098C">
+          <w:p w:rsidRPr="007438BF" w:rsidR="00EA79C0" w:rsidP="0004098C" w:rsidRDefault="00EA79C0" w14:paraId="2BEA3C86" w14:textId="0CB40D5D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007438BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Question 4: </w:t>
             </w:r>
             <w:r w:rsidR="00B117F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>How was your solution tested and validated?</w:t>
             </w:r>
             <w:r w:rsidRPr="007438BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85E5C" w:rsidRPr="007438BF" w14:paraId="3FC128D9" w14:textId="77777777" w:rsidTr="00B85E5C">
+      <w:tr w:rsidRPr="007438BF" w:rsidR="00B85E5C" w:rsidTr="00B85E5C" w14:paraId="3FC128D9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="084A7C4F" w14:textId="77777777" w:rsidR="00B85E5C" w:rsidRPr="00B85E5C" w:rsidRDefault="00B85E5C" w:rsidP="00B85E5C">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00B85E5C" w:rsidP="00B85E5C" w:rsidRDefault="00B85E5C" w14:paraId="084A7C4F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suggested content competitor provides:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="286F3A6E" w14:textId="2C8F91D5" w:rsidR="00B85E5C" w:rsidRPr="00B85E5C" w:rsidRDefault="00B85E5C" w:rsidP="00B85E5C">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00B85E5C" w:rsidP="00B85E5C" w:rsidRDefault="00B85E5C" w14:paraId="286F3A6E" w14:textId="2C8F91D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explain how your solution was tested and validated to confirm your solution’s accuracy and performance capabilities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="450FB18C" w14:textId="77777777" w:rsidR="00B85E5C" w:rsidRPr="00B85E5C" w:rsidRDefault="00B85E5C" w:rsidP="00B85E5C">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00B85E5C" w:rsidP="00B85E5C" w:rsidRDefault="00B85E5C" w14:paraId="450FB18C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A single score on a scale of 0–6 is provided taking the following statements into consideration:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="216B4527" w14:textId="77777777" w:rsidR="00B85E5C" w:rsidRPr="00B85E5C" w:rsidRDefault="00B85E5C" w:rsidP="00B85E5C">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00B85E5C" w:rsidP="00B85E5C" w:rsidRDefault="00B85E5C" w14:paraId="216B4527" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team included a detailed assessment of their solution’s accuracy and generalization performance (e.g., cross validation and reporting out-of-sample results).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="733B29D8" w14:textId="2E1DFCB8" w:rsidR="00B85E5C" w:rsidRPr="00B85E5C" w:rsidRDefault="00B85E5C" w:rsidP="00B85E5C">
+          <w:p w:rsidRPr="00B85E5C" w:rsidR="00B85E5C" w:rsidP="00B85E5C" w:rsidRDefault="00B85E5C" w14:paraId="733B29D8" w14:textId="2E1DFCB8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The team’s provided assessment </w:t>
             </w:r>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidRPr="00B85E5C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> comprehensive and rigorous.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7048DD87" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="7048DD87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="366775EF" w14:textId="251B5FA0" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="366775EF" w14:textId="40504491">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C92139">
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Response to Question 4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00B117F0">
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00B117F0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>How was your Solution Tested and Validated?</w:t>
+        <w:t xml:space="preserve">How was your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="65F901DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00B117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="7A7BD71E">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00B117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ested and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="3FE0C5CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00B117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>alidated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00B117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A242F43" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="3A242F43" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92139">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9400" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA79C0" w:rsidRPr="007438BF" w14:paraId="4E6BEFA7" w14:textId="77777777" w:rsidTr="0004098C">
+      <w:tr w:rsidRPr="007438BF" w:rsidR="00EA79C0" w:rsidTr="11FD015E" w14:paraId="4E6BEFA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5EEFB"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1935E43A" w14:textId="3091451F" w:rsidR="00EA79C0" w:rsidRPr="007438BF" w:rsidRDefault="00C36418" w:rsidP="0004098C">
+          <w:p w:rsidRPr="007438BF" w:rsidR="00EA79C0" w:rsidP="0004098C" w:rsidRDefault="00C36418" w14:paraId="1935E43A" w14:textId="3091451F">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -3097,817 +3634,993 @@
             <w:r w:rsidR="00EA79C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>Impact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4381321A" w14:textId="778769FA" w:rsidR="00EA79C0" w:rsidRPr="007438BF" w:rsidRDefault="00EA79C0" w:rsidP="0004098C">
+          <w:p w:rsidRPr="007438BF" w:rsidR="00EA79C0" w:rsidP="11FD015E" w:rsidRDefault="00EA79C0" w14:paraId="4381321A" w14:textId="317F469E">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007438BF">
+            <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Question </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="007438BF">
+            <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00C36418">
+            <w:r w:rsidRPr="11FD015E" w:rsidR="00C36418">
               <w:rPr>
                 <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
-                <w:i/>
-                <w:iCs/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="2F5496"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
-              <w:t>What is the impact of your solution moving forward?</w:t>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidRPr="11FD015E" w:rsidR="78621960">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="2F5496"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+              <w:t>will be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="11FD015E" w:rsidR="00C36418">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Libre Franklin" w:cs="Times New Roman"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="2F5496"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the impact of your solution moving forward?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C36418" w:rsidRPr="007438BF" w14:paraId="307BEB2C" w14:textId="77777777" w:rsidTr="00C36418">
+      <w:tr w:rsidRPr="007438BF" w:rsidR="00C36418" w:rsidTr="11FD015E" w14:paraId="307BEB2C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0CDA99EA" w14:textId="77777777" w:rsidR="00C36418" w:rsidRPr="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidRPr="00C36418" w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="0CDA99EA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="2"/>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Suggested </w:t>
             </w:r>
             <w:commentRangeEnd w:id="2"/>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:commentReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>content competitor provides:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EF6BDEB" w14:textId="77777777" w:rsidR="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="3EF6BDEB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe how the technology could be extended to other stakeholders or how the technology could be further commercialized. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78BC4A3F" w14:textId="77777777" w:rsidR="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="78BC4A3F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe additional technical challenges that will need to be addressed to transfer the technology to practice or commercialize. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C139B49" w14:textId="77777777" w:rsidR="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="7C139B49" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe how your solution can be integrated into the regular operations of your energy sector partner and other industry partners and what resources are needed to do so.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C72D390" w14:textId="77777777" w:rsidR="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="6C72D390" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the additional steps your energy sector partner is planning in response to this solution.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5926C0A2" w14:textId="42A659E0" w:rsidR="00C36418" w:rsidRPr="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidRPr="00C36418" w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="5926C0A2" w14:textId="42A659E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe how your team would potentially utilize the DOE national laboratory voucher should you receive it. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4900" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0E050131" w14:textId="77777777" w:rsidR="00C36418" w:rsidRPr="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidRPr="00C36418" w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="0E050131" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A single score on a scale of 0–6 is provided taking the following statements into consideration:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F287953" w14:textId="77777777" w:rsidR="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="4F287953" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The solution has the potential to be integrated into the energy sector partner’s and other industry partner’s regular operations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7207C6B8" w14:textId="77777777" w:rsidR="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="7207C6B8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">There are clear steps described that will lead to successful commercialization or transition to practice of the work. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04B50E2B" w14:textId="77777777" w:rsidR="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="04B50E2B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The plan details how the solution will help advance the marketplace and/or advance technology utilization in the sector. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="584BDDFB" w14:textId="785F8D1A" w:rsidR="00C36418" w:rsidRPr="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidRPr="00C36418" w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="584BDDFB" w14:textId="785F8D1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The solution has potential to be expanded to provide additional benefits to the team’s energy sector partner, other industry partners and/or the industry. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6169BCC6" w14:textId="718FCDF5" w:rsidR="00C36418" w:rsidRPr="00C36418" w:rsidRDefault="00C36418" w:rsidP="00C36418">
+          <w:p w:rsidRPr="00C36418" w:rsidR="00C36418" w:rsidP="00C36418" w:rsidRDefault="00C36418" w14:paraId="6169BCC6" w14:textId="718FCDF5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36418">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The team’s planned use of the DOE national laboratory voucher is likely to improve the team’s technology maturity and ability to expand the solution beyond the initial energy sector partner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CF9C3DD" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="1CF9C3DD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34DBB6B3" w14:textId="6F907638" w:rsidR="00EA79C0" w:rsidRPr="00C92139" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="34DBB6B3" w14:textId="1B73F634">
       <w:pPr>
         <w:pStyle w:val="NRELFootnoteEndnote"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Response to Question </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00C36418">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="68D421C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>will be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00C36418">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="54A8F851">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00C36418">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpact of your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="2E85B18E">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00C36418">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="49AC6945">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00C36418">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="28620586">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00C36418">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>orward?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="6BFCBA74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C92139" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="5989F4A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="1C7B2533" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92139">
+        <w:t>Supplementa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92139">
+        <w:t xml:space="preserve"> Information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002006AF" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="3B4EE567" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="5CC36C05" w14:textId="744207EB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word Count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Narrative </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="6B22266E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk171920615" w:id="3"/>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="7CFB4F9A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 words maximum </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not including captions, figures/graphs, or references</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11FD015E" w:rsidR="00EA79C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B061A" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="5013E038" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="258DAD78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B061A">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Response to Question </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Supporting Images, Figures, Tables or Graphs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004B061A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk171920640" w:id="4"/>
+      <w:r w:rsidRPr="004B061A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Up to 5 </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>supporting images, figures, tables or graphs allowed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B061A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="4744A85D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="2FFBD479" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="004B061A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Word Count of </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E49BC" w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="6B12F3E1" w14:textId="45580598">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t xml:space="preserve">[Not included in </w:t>
+      </w:r>
+      <w:r w:rsidR="51A372EB">
+        <w:rPr/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="743BCA7A">
+        <w:rPr/>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t>00 word</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> limit; citation format is not specified; please use in-text citations]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="5122FB58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA79C0" w:rsidP="00EA79C0" w:rsidRDefault="00EA79C0" w14:paraId="46113B81" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Narrative </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
-[...50 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>Use of Generative Artificial Intelligence (AI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5013E038" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="004B061A" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
-[...83 lines deleted...]
-    <w:p w14:paraId="2FFBD479" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
+    <w:p w:rsidRPr="00D81832" w:rsidR="00EA79C0" w:rsidP="00053AF5" w:rsidRDefault="00EA79C0" w14:paraId="5DC18AB2" w14:textId="2F525308">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>References</w:t>
+      </w:pPr>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t xml:space="preserve">[Not included in </w:t>
+      </w:r>
+      <w:r w:rsidR="6C5F4145">
+        <w:rPr/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="4F46F5AC">
+        <w:rPr/>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t>00 word</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> limit; </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="38A35E60">
+        <w:rPr/>
+        <w:t>ndicate</w:t>
+      </w:r>
+      <w:r w:rsidR="38A35E60">
+        <w:rPr/>
+        <w:t xml:space="preserve"> the extent to which, if any, and how generative AI technology was used to develop the submission (including all submission elements described in Section 4.6).</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79C0">
+        <w:rPr/>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B12F3E1" w14:textId="77777777" w:rsidR="00EA79C0" w:rsidRPr="001E49BC" w:rsidRDefault="00EA79C0" w:rsidP="00EA79C0">
-[...60 lines deleted...]
-    <w:sectPr w:rsidR="0080670D" w:rsidRPr="0080670D" w:rsidSect="000A62E7">
+    <w:p w:rsidRPr="0080670D" w:rsidR="0080670D" w:rsidP="0080670D" w:rsidRDefault="0080670D" w14:paraId="35AEAE10" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="0080670D" w:rsidR="0080670D" w:rsidSect="000A62E7">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1980" w:right="1440" w:bottom="1386" w:left="1440" w:header="720" w:footer="486" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="0" w:author="Welp, Emily" w:date="2025-08-11T10:24:00Z" w:initials="EW">
-    <w:p w14:paraId="68A8C005" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="004676DF">
+  <w:comment w:initials="EW" w:author="Welp, Emily" w:date="2025-08-11T10:24:00Z" w:id="0">
+    <w:p w:rsidR="00D5045D" w:rsidP="004676DF" w:rsidRDefault="00D5045D" w14:paraId="68A8C005" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>How will teams provide the datasets in the narrative?</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="1" w:author="Follum, Jim" w:date="2025-10-03T17:19:00Z" w:initials="JF">
-    <w:p w14:paraId="2CDB6293" w14:textId="77777777" w:rsidR="00D5045D" w:rsidRDefault="00D5045D" w:rsidP="003C396A">
+  <w:comment w:initials="JF" w:author="Follum, Jim" w:date="2025-10-03T17:19:00Z" w:id="1">
+    <w:p w:rsidR="00D5045D" w:rsidP="003C396A" w:rsidRDefault="00D5045D" w14:paraId="2CDB6293" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>I suggest changing this to “describe.”</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="2" w:author="Follum, Jim" w:date="2025-10-03T17:19:00Z" w:initials="JF">
-    <w:p w14:paraId="1E4E0026" w14:textId="77777777" w:rsidR="00C36418" w:rsidRDefault="00C36418" w:rsidP="00D55C25">
+  <w:comment w:initials="JF" w:author="Follum, Jim" w:date="2025-10-03T17:19:00Z" w:id="2">
+    <w:p w:rsidR="00C36418" w:rsidP="00D55C25" w:rsidRDefault="00C36418" w14:paraId="1E4E0026" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Several of these seem like they were inadvertently brought from a different section or challenge, particularly the first two.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Similarly, the scoring guidance needs to be updated. There’s a big focus on commercialization that isn’t mentioned until this point.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3915,58 +4628,58 @@
   <w15:commentEx w15:paraId="68A8C005" w15:done="1"/>
   <w15:commentEx w15:paraId="2CDB6293" w15:paraIdParent="68A8C005" w15:done="1"/>
   <w15:commentEx w15:paraId="1E4E0026" w15:done="1"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="5BD75700" w16cex:dateUtc="2025-08-11T16:24:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="16817560" w16cex:dateUtc="2025-10-04T00:19:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2F146D4C" w16cex:dateUtc="2025-10-04T00:19:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="68A8C005" w16cid:durableId="5BD75700"/>
   <w16cid:commentId w16cid:paraId="2CDB6293" w16cid:durableId="16817560"/>
   <w16cid:commentId w16cid:paraId="1E4E0026" w16cid:durableId="2F146D4C"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ADF48AD" w14:textId="77777777" w:rsidR="007F124D" w:rsidRDefault="007F124D" w:rsidP="00992225">
+    <w:p w:rsidR="007F124D" w:rsidP="00992225" w:rsidRDefault="007F124D" w14:paraId="6ADF48AD" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="350FB121" w14:textId="77777777" w:rsidR="007F124D" w:rsidRDefault="007F124D" w:rsidP="00992225">
+    <w:p w:rsidR="007F124D" w:rsidP="00992225" w:rsidRDefault="007F124D" w14:paraId="350FB121" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4052,360 +4765,375 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1809669697"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="180BA5B2" w14:textId="77777777" w:rsidR="00B07DCA" w:rsidRDefault="00B07DCA" w:rsidP="00B76D4C">
+      <w:p w:rsidR="00B07DCA" w:rsidP="00B76D4C" w:rsidRDefault="00B07DCA" w14:paraId="180BA5B2" w14:textId="77777777">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
   </w:sdt>
-  <w:p w14:paraId="11E05A5C" w14:textId="77777777" w:rsidR="00992225" w:rsidRDefault="00992225" w:rsidP="00B07DCA">
+  <w:p w:rsidR="00992225" w:rsidP="00B07DCA" w:rsidRDefault="00992225" w14:paraId="11E05A5C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="929691083"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="348CB6B1" w14:textId="77777777" w:rsidR="00B07DCA" w:rsidRDefault="00B07DCA" w:rsidP="00B76D4C">
+      <w:p w:rsidR="00B07DCA" w:rsidP="00B76D4C" w:rsidRDefault="00B07DCA" w14:paraId="348CB6B1" w14:textId="77777777">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
   </w:sdt>
-  <w:p w14:paraId="15497A3F" w14:textId="68BCEEC9" w:rsidR="00992225" w:rsidRDefault="00B07DCA" w:rsidP="002A6190">
+  <w:p w:rsidR="00992225" w:rsidP="002A6190" w:rsidRDefault="00B07DCA" w14:paraId="15497A3F" w14:textId="68BCEEC9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="3700"/>
       </w:tabs>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30677BF2" wp14:editId="6AAB89B1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>462502</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9564370</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4864100" cy="255905"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Text Box 15"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4864100" cy="255905"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C3888FC" w14:textId="537E7BBE" w:rsidR="00B07DCA" w:rsidRPr="002A6190" w:rsidRDefault="00B07DCA" w:rsidP="00B07DCA">
+                        <w:p w:rsidRPr="002A6190" w:rsidR="00B07DCA" w:rsidP="00B07DCA" w:rsidRDefault="00B07DCA" w14:paraId="2C3888FC" w14:textId="537E7BBE">
                           <w:pPr>
                             <w:rPr>
                               <w:spacing w:val="20"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002A6190">
                             <w:rPr>
                               <w:spacing w:val="20"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>AMERICAN-MADE | U.S. DEPARTMENT OF ENERGY</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="30677BF2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="30677BF2">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:36.4pt;margin-top:753.1pt;width:383pt;height:20.15pt;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdlp9SFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jd200Ey4GbwEWB&#10;IAngFDnTFGkJILksSVtyv75LSn4g7anohdrlrvYxM1zcdVqRg3C+AVPS8SinRBgOVWN2Jf3xuv50&#10;Q4kPzFRMgRElPQpP75YfPyxaW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQK6bpdVjrVY&#10;XatskufzrAVXWQdceI+3D32QLlN9KQUPz1J6EYgqKc4W0unSuY1ntlywYueYrRs+jMH+YQrNGoNN&#10;z6UeWGBk75o/SumGO/Agw4iDzkDKhou0A24zzt9ts6mZFWkXBMfbM0z+/5XlT4eNfXEkdF+hQwIj&#10;IK31hcfLuE8nnY5fnJRgHCE8nmETXSAcL6c38+k4xxDH2GQ2u81nsUx2+ds6H74J0CQaJXVIS0KL&#10;HR596FNPKbGZgXWjVKJGGdKWdP55lqcfzhEsrgz2uMwardBtu2GBLVRH3MtBT7m3fN1g80fmwwtz&#10;yDHOi7oNz3hIBdgEBouSGtyvv93HfIQeo5S0qJmS+p975gQl6rtBUm7H02kUWXKmsy8TdNx1ZHsd&#10;MXt9DyjLMb4Qy5MZ84M6mdKBfkN5r2JXDDHDsXdJw8m8D72S8XlwsVqlJJSVZeHRbCyPpSOcEdrX&#10;7o05O+AfkLknOKmLFe9o6HN7Ilb7ALJJHEWAe1QH3FGSieXh+UTNX/sp6/LIl78BAAD//wMAUEsD&#10;BBQABgAIAAAAIQBOd8uK4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8&#10;2UUUJMjSNCSNidFDay/eFnYKRHYW2W2LPr3TUz3ON3/++aZYznYQR5x870jB/SICgdQ401OrYPex&#10;vstA+KDJ6MERKvhBD8vy+qrQuXEn2uBxG1rBJeRzraALYcyl9E2HVvuFG5F4t3eT1YHHqZVm0icu&#10;t4OMoyiVVvfEFzo9YtVh87U9WAWv1fpdb+rYZr9D9fK2X43fu89EqdubefUMIuAcLmE467M6lOxU&#10;uwMZLwYFTzGbB+ZJlMYgOJE9ZIzqM3pME5BlIf8/Uf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA3ZafUhcCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEATnfLiuEAAAAMAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 15" style="position:absolute;margin-left:36.4pt;margin-top:753.1pt;width:383pt;height:20.15pt;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdlp9SFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jd200Ey4GbwEWB&#10;IAngFDnTFGkJILksSVtyv75LSn4g7anohdrlrvYxM1zcdVqRg3C+AVPS8SinRBgOVWN2Jf3xuv50&#10;Q4kPzFRMgRElPQpP75YfPyxaW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQK6bpdVjrVY&#10;XatskufzrAVXWQdceI+3D32QLlN9KQUPz1J6EYgqKc4W0unSuY1ntlywYueYrRs+jMH+YQrNGoNN&#10;z6UeWGBk75o/SumGO/Agw4iDzkDKhou0A24zzt9ts6mZFWkXBMfbM0z+/5XlT4eNfXEkdF+hQwIj&#10;IK31hcfLuE8nnY5fnJRgHCE8nmETXSAcL6c38+k4xxDH2GQ2u81nsUx2+ds6H74J0CQaJXVIS0KL&#10;HR596FNPKbGZgXWjVKJGGdKWdP55lqcfzhEsrgz2uMwardBtu2GBLVRH3MtBT7m3fN1g80fmwwtz&#10;yDHOi7oNz3hIBdgEBouSGtyvv93HfIQeo5S0qJmS+p975gQl6rtBUm7H02kUWXKmsy8TdNx1ZHsd&#10;MXt9DyjLMb4Qy5MZ84M6mdKBfkN5r2JXDDHDsXdJw8m8D72S8XlwsVqlJJSVZeHRbCyPpSOcEdrX&#10;7o05O+AfkLknOKmLFe9o6HN7Ilb7ALJJHEWAe1QH3FGSieXh+UTNX/sp6/LIl78BAAD//wMAUEsD&#10;BBQABgAIAAAAIQBOd8uK4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8&#10;2UUUJMjSNCSNidFDay/eFnYKRHYW2W2LPr3TUz3ON3/++aZYznYQR5x870jB/SICgdQ401OrYPex&#10;vstA+KDJ6MERKvhBD8vy+qrQuXEn2uBxG1rBJeRzraALYcyl9E2HVvuFG5F4t3eT1YHHqZVm0icu&#10;t4OMoyiVVvfEFzo9YtVh87U9WAWv1fpdb+rYZr9D9fK2X43fu89EqdubefUMIuAcLmE467M6lOxU&#10;uwMZLwYFTzGbB+ZJlMYgOJE9ZIzqM3pME5BlIf8/Uf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA3ZafUhcCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEATnfLiuEAAAAMAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2C3888FC" w14:textId="537E7BBE" w:rsidR="00B07DCA" w:rsidRPr="002A6190" w:rsidRDefault="00B07DCA" w:rsidP="00B07DCA">
+                  <w:p w:rsidRPr="002A6190" w:rsidR="00B07DCA" w:rsidP="00B07DCA" w:rsidRDefault="00B07DCA" w14:paraId="2C3888FC" w14:textId="537E7BBE">
                     <w:pPr>
                       <w:rPr>
                         <w:spacing w:val="20"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002A6190">
                       <w:rPr>
                         <w:spacing w:val="20"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>AMERICAN-MADE | U.S. DEPARTMENT OF ENERGY</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="650024080"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="70E906E6" w14:textId="77777777" w:rsidR="00992225" w:rsidRDefault="00992225" w:rsidP="00B76D4C">
+      <w:p w:rsidR="00992225" w:rsidP="00B76D4C" w:rsidRDefault="00992225" w14:paraId="70E906E6" w14:textId="77777777">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
   </w:sdt>
-  <w:p w14:paraId="36BA9533" w14:textId="77777777" w:rsidR="00E14533" w:rsidRDefault="00E14533" w:rsidP="00992225">
+  <w:p w:rsidR="00E14533" w:rsidP="00992225" w:rsidRDefault="00E14533" w14:paraId="36BA9533" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2EFA91E1" w14:textId="77777777" w:rsidR="001219B9" w:rsidRDefault="001219B9" w:rsidP="00992225">
+  <w:p w:rsidR="001219B9" w:rsidP="00992225" w:rsidRDefault="001219B9" w14:paraId="2EFA91E1" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A5647F0" w14:textId="77777777" w:rsidR="007F124D" w:rsidRDefault="007F124D" w:rsidP="00992225">
+    <w:p w:rsidR="007F124D" w:rsidP="00992225" w:rsidRDefault="007F124D" w14:paraId="3A5647F0" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="355A1A4F" w14:textId="77777777" w:rsidR="007F124D" w:rsidRDefault="007F124D" w:rsidP="00992225">
+    <w:p w:rsidR="007F124D" w:rsidP="00992225" w:rsidRDefault="007F124D" w14:paraId="355A1A4F" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C17143F" w14:textId="645AA6E7" w:rsidR="001219B9" w:rsidRDefault="00A9022C" w:rsidP="00992225">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="001219B9" w:rsidP="00992225" w:rsidRDefault="00A9022C" w14:paraId="6C17143F" w14:textId="645AA6E7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6563EF" wp14:editId="51E79614">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-900223</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7810500" cy="723014"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="1562306050" name="Picture 1562306050"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4436,52 +5164,52 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3937A8D3" w14:textId="75E0C357" w:rsidR="001219B9" w:rsidRDefault="002A6190" w:rsidP="00992225">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="001219B9" w:rsidP="00992225" w:rsidRDefault="002A6190" w14:paraId="3937A8D3" w14:textId="75E0C357">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="704D6AE5" wp14:editId="2BDAF9B9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>802271</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>220330</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1331595" cy="730250"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="879787398" name="Graphic 879787398"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4620,88 +5348,88 @@
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5105400" cy="250190"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:solidFill>
                           <a:prstClr val="black"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A38F3EC" w14:textId="77777777" w:rsidR="00CE3DC8" w:rsidRPr="00660AA8" w:rsidRDefault="00CE3DC8" w:rsidP="00992225">
+                        <w:p w:rsidRPr="00660AA8" w:rsidR="00CE3DC8" w:rsidP="00992225" w:rsidRDefault="00CE3DC8" w14:paraId="6A38F3EC" w14:textId="77777777">
                           <w:r w:rsidRPr="00660AA8">
                             <w:t>AMERICAN-MADE SOLAR PRIZE | U.S.</w:t>
                           </w:r>
                           <w:r>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00660AA8">
                             <w:t>DEPARTMENT OF ENERGY</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0ABD075F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0ABD075F">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:118.95pt;margin-top:793.7pt;width:402pt;height:19.7pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUlD93OAIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnSbcacYosRYYB&#10;RVsgHXpWZCkWJouapMTOfv0o5bvbadhFJkXqkXwkPbnrW022wnkFpqLFIKdEGA61MuuKfn9ZfPhM&#10;iQ/M1EyDERXdCU/vpu/fTTpbiiE0oGvhCIIYX3a2ok0ItswyzxvRMj8AKwwaJbiWBVTdOqsd6xC9&#10;1dkwz2+yDlxtHXDhPd7e7410mvClFDw8SelFILqimFtIp0vnKp7ZdMLKtWO2UfyQBvuHLFqmDAY9&#10;Qd2zwMjGqT+gWsUdeJBhwKHNQErFRaoBqynyN9UsG2ZFqgXJ8fZEk/9/sPxxu7TPjoT+C/TYwEhI&#10;Z33p8TLW00vXxi9mStCOFO5OtIk+EI6X4yIfj3I0cbQNx3lxm3jNzq+t8+GrgJZEoaIO25LYYtsH&#10;HzAiuh5dYjAPWtULpXVS4iiIuXZky7CJOqQc8cWVlzakq+jNx3GegK9sEfr0fqUZ/xGrvEZATRu8&#10;PNcepdCveqLqC15WUO+QLgf7SfKWLxTCPzAfnpnD0UEacB3CEx5SA+YEB4mSBtyvv91Hf+woWinp&#10;cBQr6n9umBOU6G8Ge31bjEZxdpMyGn8aouIuLatLi9m0c0CiClw8y5MY/YM+itJB+4pbM4tR0cQM&#10;x9gVDUdxHvYLglvHxWyWnHBaLQsPZml5hI6NibS+9K/M2UNbAw7EIxyHlpVvurv3jS8NzDYBpEqt&#10;jzzvWT3Qj5OeunPYyrhKl3ryOv87pr8BAAD//wMAUEsDBBQABgAIAAAAIQAPSVQy4QAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNNQUjeNUwEqXHqiIM5u7NpWYzuy3TT8&#10;PdsT3HZ3RrNvms3kejKqmGzwHOazAojyXZDWaw5fn28PDEjKwkvRB684/KgEm/b2phG1DBf/ocZ9&#10;1gRDfKoFB5PzUFOaOqOcSLMwKI/aMUQnMq5RUxnFBcNdT8uiqKgT1uMHIwb1alR32p8dh+2LXumO&#10;iWi2TFo7Tt/HnX7n/P5uel4DyWrKf2a44iM6tMh0CGcvE+k5lI/LFVpReGLLBZCrpVjM8XbAqSor&#10;BrRt6P8a7S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVJQ/dzgCAACDBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAD0lUMuEAAAAOAQAADwAA&#10;AAAAAAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:118.95pt;margin-top:793.7pt;width:402pt;height:19.7pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="white [3201]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUlD93OAIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnSbcacYosRYYB&#10;RVsgHXpWZCkWJouapMTOfv0o5bvbadhFJkXqkXwkPbnrW022wnkFpqLFIKdEGA61MuuKfn9ZfPhM&#10;iQ/M1EyDERXdCU/vpu/fTTpbiiE0oGvhCIIYX3a2ok0ItswyzxvRMj8AKwwaJbiWBVTdOqsd6xC9&#10;1dkwz2+yDlxtHXDhPd7e7410mvClFDw8SelFILqimFtIp0vnKp7ZdMLKtWO2UfyQBvuHLFqmDAY9&#10;Qd2zwMjGqT+gWsUdeJBhwKHNQErFRaoBqynyN9UsG2ZFqgXJ8fZEk/9/sPxxu7TPjoT+C/TYwEhI&#10;Z33p8TLW00vXxi9mStCOFO5OtIk+EI6X4yIfj3I0cbQNx3lxm3jNzq+t8+GrgJZEoaIO25LYYtsH&#10;HzAiuh5dYjAPWtULpXVS4iiIuXZky7CJOqQc8cWVlzakq+jNx3GegK9sEfr0fqUZ/xGrvEZATRu8&#10;PNcepdCveqLqC15WUO+QLgf7SfKWLxTCPzAfnpnD0UEacB3CEx5SA+YEB4mSBtyvv91Hf+woWinp&#10;cBQr6n9umBOU6G8Ge31bjEZxdpMyGn8aouIuLatLi9m0c0CiClw8y5MY/YM+itJB+4pbM4tR0cQM&#10;x9gVDUdxHvYLglvHxWyWnHBaLQsPZml5hI6NibS+9K/M2UNbAw7EIxyHlpVvurv3jS8NzDYBpEqt&#10;jzzvWT3Qj5OeunPYyrhKl3ryOv87pr8BAAD//wMAUEsDBBQABgAIAAAAIQAPSVQy4QAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNNQUjeNUwEqXHqiIM5u7NpWYzuy3TT8&#10;PdsT3HZ3RrNvms3kejKqmGzwHOazAojyXZDWaw5fn28PDEjKwkvRB684/KgEm/b2phG1DBf/ocZ9&#10;1gRDfKoFB5PzUFOaOqOcSLMwKI/aMUQnMq5RUxnFBcNdT8uiqKgT1uMHIwb1alR32p8dh+2LXumO&#10;iWi2TFo7Tt/HnX7n/P5uel4DyWrKf2a44iM6tMh0CGcvE+k5lI/LFVpReGLLBZCrpVjM8XbAqSor&#10;BrRt6P8a7S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVJQ/dzgCAACDBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAD0lUMuEAAAAOAQAADwAA&#10;AAAAAAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="6A38F3EC" w14:textId="77777777" w:rsidR="00CE3DC8" w:rsidRPr="00660AA8" w:rsidRDefault="00CE3DC8" w:rsidP="00992225">
+                  <w:p w:rsidRPr="00660AA8" w:rsidR="00CE3DC8" w:rsidP="00992225" w:rsidRDefault="00CE3DC8" w14:paraId="6A38F3EC" w14:textId="77777777">
                     <w:r w:rsidRPr="00660AA8">
                       <w:t>AMERICAN-MADE SOLAR PRIZE | U.S.</w:t>
                     </w:r>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00660AA8">
                       <w:t>DEPARTMENT OF ENERGY</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -4771,379 +5499,379 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="22DCB5C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CA3ACF12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0582BF62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C2B65C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="16727F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="18DC0DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008A4DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B8A1116"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05466E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9261F6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A17447D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74B4BDDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5229,260 +5957,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C957497"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3CA84E0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CAB392B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA9431F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11617AAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="729C290E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
@@ -5910,1061 +6638,1061 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2395412F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC4CA350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23EE0F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="336E5DE6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="240B61EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDCE0C52"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="970" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3130" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5290" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6010" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25C649A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F10E2696"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F30064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B049436"/>
     <w:lvl w:ilvl="0" w:tplc="7D906A30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullets-lvl1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271A3DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="953CC508"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28E17702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9002270C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29167A50"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B049436"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE51628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7916DEBA"/>
     <w:lvl w:ilvl="0" w:tplc="2D2446DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1081" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1694" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2414" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3134" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5294" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6014" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D556077"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2250D4A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7050,51 +7778,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33522180"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D4E25B5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+        <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
@@ -7143,51 +7871,51 @@
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="361331AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00A4E4A0"/>
     <w:lvl w:ilvl="0" w:tplc="4E7699B6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="611" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5E567790">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1496" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3912E5A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -7264,147 +7992,147 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7628" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37962BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A9656BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EA448CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="503EC1D4"/>
     <w:lvl w:ilvl="0" w:tplc="8932C604">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberedlist"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7464,486 +8192,486 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC724CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A92D58E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F2110E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EDCD594"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40704EE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="041292BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="410F2FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC782242"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CAE03BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A964884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8029,163 +8757,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="524610A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54187FEA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53BE7698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF1A6AE0"/>
     <w:lvl w:ilvl="0" w:tplc="7584B0C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="611" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="499C5A32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1028" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="82FA3E54">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -8348,374 +9076,374 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58726931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA5E17E0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59107156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B443FD6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4950" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AB93736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA66AD64"/>
     <w:lvl w:ilvl="0" w:tplc="34B2EEC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullets-lvl2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D06672C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2FA77C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8801,147 +9529,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60946867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13A85432"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60C0793C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EECE2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9040,71 +9768,71 @@
     <w:nsid w:val="63296E2B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A5C7F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="651"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="651"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="808080"/>
         <w:w w:val="99"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3651" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4706" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9151,600 +9879,600 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8928" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EA03CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38D6EB00"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EC4D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6B49F3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="663E364A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C360CC00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D331567"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9DDCAD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73414F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD2A4020"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C944C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="254634F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9830,147 +10558,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79FD37D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68006102"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="579213980">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="350842476">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="919411855">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="799571484">
     <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1536190452">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1769541975">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1562129990">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1914465907">
@@ -10112,51 +10840,52 @@
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="317341023">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1435587047">
     <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Welp, Emily">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::ewelp@nrel.gov::1ef46d5b-f9cd-4c7e-b3b8-3a7d5772ca20"/>
   </w15:person>
   <w15:person w15:author="Follum, Jim">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::james.follum@pnnl.gov::f08205a4-c085-4732-86b9-7c01e7f5b339"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A9022C"/>
     <w:rsid w:val="00010BB3"/>
     <w:rsid w:val="0001256B"/>
@@ -10442,163 +11171,213 @@
     <w:rsid w:val="00E61903"/>
     <w:rsid w:val="00E62C0C"/>
     <w:rsid w:val="00E7388A"/>
     <w:rsid w:val="00E86925"/>
     <w:rsid w:val="00E87E20"/>
     <w:rsid w:val="00E90E7C"/>
     <w:rsid w:val="00E95907"/>
     <w:rsid w:val="00E96FD2"/>
     <w:rsid w:val="00EA33AD"/>
     <w:rsid w:val="00EA79C0"/>
     <w:rsid w:val="00EB0750"/>
     <w:rsid w:val="00EB26C7"/>
     <w:rsid w:val="00EB5AB0"/>
     <w:rsid w:val="00EC18D4"/>
     <w:rsid w:val="00ED229D"/>
     <w:rsid w:val="00EE6822"/>
     <w:rsid w:val="00EE6FD1"/>
     <w:rsid w:val="00EF49BD"/>
     <w:rsid w:val="00F4008C"/>
     <w:rsid w:val="00F43854"/>
     <w:rsid w:val="00F4758C"/>
     <w:rsid w:val="00F610BB"/>
     <w:rsid w:val="00F67025"/>
     <w:rsid w:val="00F979AB"/>
     <w:rsid w:val="00FA6609"/>
+    <w:rsid w:val="00FB14C1"/>
     <w:rsid w:val="00FB7BB3"/>
     <w:rsid w:val="00FD5270"/>
     <w:rsid w:val="00FF04BC"/>
     <w:rsid w:val="00FF0AEA"/>
+    <w:rsid w:val="03BE9C88"/>
+    <w:rsid w:val="040C98AB"/>
+    <w:rsid w:val="09FD9CED"/>
+    <w:rsid w:val="0A6DD2F4"/>
+    <w:rsid w:val="0B6C7E77"/>
+    <w:rsid w:val="0B7D2914"/>
+    <w:rsid w:val="0B8629BB"/>
+    <w:rsid w:val="0E3504DD"/>
+    <w:rsid w:val="11FD015E"/>
+    <w:rsid w:val="130ECC8A"/>
+    <w:rsid w:val="1AD79810"/>
+    <w:rsid w:val="20BDBE93"/>
+    <w:rsid w:val="23D2A197"/>
+    <w:rsid w:val="28620586"/>
+    <w:rsid w:val="2E85B18E"/>
+    <w:rsid w:val="2F3E0A51"/>
+    <w:rsid w:val="309BB9F3"/>
+    <w:rsid w:val="37680DC2"/>
+    <w:rsid w:val="38A35E60"/>
+    <w:rsid w:val="3C68D6E0"/>
+    <w:rsid w:val="3F67E3D5"/>
+    <w:rsid w:val="3FE0C5CE"/>
+    <w:rsid w:val="40515B3C"/>
+    <w:rsid w:val="40846F2D"/>
+    <w:rsid w:val="447C97F6"/>
+    <w:rsid w:val="452D426E"/>
+    <w:rsid w:val="474AED5C"/>
+    <w:rsid w:val="4766D988"/>
+    <w:rsid w:val="49AC6945"/>
+    <w:rsid w:val="4BB97A33"/>
+    <w:rsid w:val="4F46F5AC"/>
+    <w:rsid w:val="50918CDF"/>
+    <w:rsid w:val="517970A2"/>
+    <w:rsid w:val="51A372EB"/>
+    <w:rsid w:val="54A8F851"/>
+    <w:rsid w:val="65F901DA"/>
+    <w:rsid w:val="68D421C2"/>
+    <w:rsid w:val="6AF0AE99"/>
+    <w:rsid w:val="6B22266E"/>
+    <w:rsid w:val="6B47B265"/>
+    <w:rsid w:val="6C5F4145"/>
+    <w:rsid w:val="6FF38937"/>
+    <w:rsid w:val="729EF8BC"/>
+    <w:rsid w:val="743BCA7A"/>
+    <w:rsid w:val="78621960"/>
+    <w:rsid w:val="7A7BD71E"/>
+    <w:rsid w:val="7CFB4F9A"/>
+    <w:rsid w:val="7DE28D62"/>
+    <w:rsid w:val="7FC509CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0ED28067"/>
   <w15:docId w15:val="{55AF4E6D-90F5-44A5-B82F-61605AA8B3E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10754,52 +11533,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -10866,58 +11645,58 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00992225"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Open Sans"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Times New Roman" w:cs="Open Sans"/>
       <w:color w:val="000000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E61903"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="062E48"/>
       <w:sz w:val="48"/>
@@ -11014,283 +11793,283 @@
       <w:rFonts w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001219B9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001219B9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F4758C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F4758C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E61903"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="062E48"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005D6ABE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004D2A8F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F5098"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Figures,Dot pt,F5 List Paragraph,List Paragraph1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,List Paragraph2,MAIN CONTENT,Normal numbered,Issue Action POC,POCG Table Text,Colorful List - Accent 11,3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001920D6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
@@ -11313,846 +12092,846 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F14A1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F14A1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008F14A1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008F14A1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004D2A8F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006E1B64"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00654849"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:left="216"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00654849"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00654849"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="446"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007320AF"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="634"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="006E1B64"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="006E1B64"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D12D4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="002D12D4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Libre Franklin" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Libre Franklin" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="2" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="2" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="2" w:space="10"/>
+        <w:left w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="2" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="2" w:space="10"/>
+        <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="2" w:space="10"/>
       </w:pBdr>
       <w:ind w:left="1152" w:right="1152"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+  <w:style w:type="character" w:styleId="BodyText3Char" w:customStyle="1">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
     <w:name w:val="Body Text First Indent"/>
     <w:basedOn w:val="BodyText"/>
     <w:link w:val="BodyTextFirstIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
+  <w:style w:type="character" w:styleId="BodyTextFirstIndentChar" w:customStyle="1">
     <w:name w:val="Body Text First Indent Char"/>
     <w:basedOn w:val="BodyTextChar"/>
     <w:link w:val="BodyTextFirstIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+  <w:style w:type="character" w:styleId="BodyTextIndentChar" w:customStyle="1">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
     <w:name w:val="Body Text First Indent 2"/>
     <w:basedOn w:val="BodyTextIndent"/>
     <w:link w:val="BodyTextFirstIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
+  <w:style w:type="character" w:styleId="BodyTextFirstIndent2Char" w:customStyle="1">
     <w:name w:val="Body Text First Indent 2 Char"/>
     <w:basedOn w:val="BodyTextIndentChar"/>
     <w:link w:val="BodyTextFirstIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+  <w:style w:type="character" w:styleId="BodyTextIndent2Char" w:customStyle="1">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent3Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+  <w:style w:type="character" w:styleId="BodyTextIndent3Char" w:customStyle="1">
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Closing">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ClosingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="4320"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
+  <w:style w:type="character" w:styleId="ClosingChar" w:customStyle="1">
     <w:name w:val="Closing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Closing"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Date">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DateChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+  <w:style w:type="character" w:styleId="DateChar" w:customStyle="1">
     <w:name w:val="Date Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Date"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
     <w:name w:val="Document Map Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Libre Franklin" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Libre Franklin" w:cs="Segoe UI"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="E-mailSignature">
     <w:name w:val="E-mail Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="E-mailSignatureChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
+  <w:style w:type="character" w:styleId="E-mailSignatureChar" w:customStyle="1">
     <w:name w:val="E-mail Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="E-mailSignature"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
-      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:framePr w:w="7920" w:h="1980" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom" w:hRule="exact"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLAddress">
     <w:name w:val="HTML Address"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLAddressChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
+  <w:style w:type="character" w:styleId="HTMLAddressChar" w:customStyle="1">
     <w:name w:val="HTML Address Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLAddress"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+  <w:style w:type="character" w:styleId="HTMLPreformattedChar" w:customStyle="1">
     <w:name w:val="HTML Preformatted Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Libre Franklin" w:hAnsi="Consolas" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="210" w:hanging="210"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index2">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
@@ -12249,86 +13028,86 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index9">
     <w:name w:val="index 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1890" w:hanging="210"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IndexHeading">
     <w:name w:val="index heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Index1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -12580,308 +13359,308 @@
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Libre Franklin" w:hAnsi="Consolas" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+  <w:style w:type="character" w:styleId="MacroTextChar" w:customStyle="1">
     <w:name w:val="Macro Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MacroText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Libre Franklin" w:hAnsi="Consolas" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MessageHeader">
     <w:name w:val="Message Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MessageHeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        <w:left w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        <w:right w:val="single" w:color="auto" w:sz="6" w:space="1"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="1080" w:hanging="1080"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
+  <w:style w:type="character" w:styleId="MessageHeaderChar" w:customStyle="1">
     <w:name w:val="Message Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MessageHeader"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoteHeading">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NoteHeadingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
+  <w:style w:type="character" w:styleId="NoteHeadingChar" w:customStyle="1">
     <w:name w:val="Note Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoteHeading"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Libre Franklin" w:hAnsi="Consolas" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:before="200"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Salutation">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SalutationChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
+  <w:style w:type="character" w:styleId="SalutationChar" w:customStyle="1">
     <w:name w:val="Salutation Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Salutation"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SignatureChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="4320"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
+  <w:style w:type="character" w:styleId="SignatureChar" w:customStyle="1">
     <w:name w:val="Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Signature"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:hAnsi="Franklin Gothic Book" w:cs="Libre Franklin"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Libre Franklin" w:cs="Libre Franklin"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00260116"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofAuthorities">
     <w:name w:val="table of authorities"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="210" w:hanging="210"/>
@@ -12889,51 +13668,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOAHeading">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="840"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
@@ -12974,187 +13753,187 @@
       <w:ind w:left="1470"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260116"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00992225"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets-lvl1">
+  <w:style w:type="paragraph" w:styleId="Bullets-lvl1" w:customStyle="1">
     <w:name w:val="Bullets - lvl 1"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:rsid w:val="00F67025"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:ind w:left="540"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets-lvl2">
+  <w:style w:type="paragraph" w:styleId="Bullets-lvl2" w:customStyle="1">
     <w:name w:val="Bullets - lvl2"/>
     <w:basedOn w:val="Bullets-lvl1"/>
     <w:rsid w:val="00F67025"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberedlist">
+  <w:style w:type="paragraph" w:styleId="Numberedlist" w:customStyle="1">
     <w:name w:val="Numbered list"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00767B54"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:ind w:left="540"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableColumnheader">
+  <w:style w:type="paragraph" w:styleId="TableColumnheader" w:customStyle="1">
     <w:name w:val="Table Column header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001C7B34"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+  <w:style w:type="numbering" w:styleId="CurrentList1" w:customStyle="1">
     <w:name w:val="Current List1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00767B54"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebodytext">
+  <w:style w:type="paragraph" w:styleId="Tablebodytext" w:customStyle="1">
     <w:name w:val="Table body text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001F3D65"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Figures Char,Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,List Paragraph2 Char,MAIN CONTENT Char,3 Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="0080670D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Open Sans"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Times New Roman" w:cs="Open Sans"/>
       <w:color w:val="000000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NRELFootnoteEndnote">
+  <w:style w:type="paragraph" w:styleId="NRELFootnoteEndnote" w:customStyle="1">
     <w:name w:val="NREL_Footnote_Endnote"/>
     <w:qFormat/>
     <w:rsid w:val="0080670D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005173D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="611"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00793DA2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="003329DA"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="174732709">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="369499185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -13357,51 +14136,51 @@
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -13658,52 +14437,52 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c4debbad-7726-4d9b-9e82-4f930be92d54">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="9e84dbfa-fad6-454b-85c0-220aeddda5ba" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F854ABBC859E264D842A73DB334E1BB2" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6e235ea3f72db341d39f227c2714ad8d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4debbad-7726-4d9b-9e82-4f930be92d54" xmlns:ns3="9e84dbfa-fad6-454b-85c0-220aeddda5ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61970a432c88fce2bd4fa88ae1389e6b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F854ABBC859E264D842A73DB334E1BB2" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0f9f32f6fb8be657967c4dd37b368bb9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4debbad-7726-4d9b-9e82-4f930be92d54" xmlns:ns3="9e84dbfa-fad6-454b-85c0-220aeddda5ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="792e8b634384c9a9b1f550a02c26dbf4" ns2:_="" ns3:_="">
     <xsd:import namespace="c4debbad-7726-4d9b-9e82-4f930be92d54"/>
     <xsd:import namespace="9e84dbfa-fad6-454b-85c0-220aeddda5ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4debbad-7726-4d9b-9e82-4f930be92d54" elementFormDefault="qualified">
@@ -13874,141 +14653,86 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c4debbad-7726-4d9b-9e82-4f930be92d54"/>
     <ds:schemaRef ds:uri="9e84dbfa-fad6-454b-85c0-220aeddda5ba"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EC8A7DD-B224-4B6F-B7B0-D036E94F9638}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4F5E4E-6672-4332-9DE8-053DDC485BF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C87DE7D-DF63-485A-9E4D-99249A6A6FD9}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9392DBA9-949C-4048-9690-9322C3AA7663}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{95965d95-ecc0-4720-b759-1f33c42ed7da}" enabled="1" method="Standard" siteId="{a0f29d7e-28cd-4f54-8442-7885aee7c080}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...49 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Holly, Lance</lastModifiedBy>
+  <revision>98</revision>
+  <lastPrinted>2021-09-29T20:15:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_95965d95-ecc0-4720-b759-1f33c42ed7da_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_95965d95-ecc0-4720-b759-1f33c42ed7da_SetDate">
     <vt:lpwstr>2024-04-12T21:19:52Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_95965d95-ecc0-4720-b759-1f33c42ed7da_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_95965d95-ecc0-4720-b759-1f33c42ed7da_Name">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_95965d95-ecc0-4720-b759-1f33c42ed7da_SiteId">
     <vt:lpwstr>a0f29d7e-28cd-4f54-8442-7885aee7c080</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_95965d95-ecc0-4720-b759-1f33c42ed7da_ActionId">
     <vt:lpwstr>5b874e59-743b-4219-b734-5a25aecb669a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_95965d95-ecc0-4720-b759-1f33c42ed7da_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>